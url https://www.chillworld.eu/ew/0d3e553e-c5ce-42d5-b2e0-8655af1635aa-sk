--- v0 (2025-10-03)
+++ v1 (2026-04-06)
@@ -1,1035 +1,1801 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item4.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="096A2718" w14:textId="77777777" w:rsidR="00EF6FE3" w:rsidRPr="00E70028" w:rsidRDefault="00EF6FE3" w:rsidP="000D5A61">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
           <w:b/>
           <w:caps/>
-          <w:lang w:val="sk-SK"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
           <w:caps/>
-          <w:lang w:val="sk-SK"/>
-[...6 lines deleted...]
-        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Príloha č. 1 – REKLAMAČNÝ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulár </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...235 lines deleted...]
-        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obchodník: Jaroslav Smékal, Zahradní 278, 793 26 Vrbno pod Pradědem, IČO: 17128951 email: info@chillworld.eu, tel.: +420 775 218 239.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...28 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reklamovať tovar je možné iba v zákonnej lehote 24 mesiacov od kúpy. Vyplňte prosím tento formulár požadovanými informáciami. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">Formulár vytlačte, podpíšte a zašlite naskenovaný na vyššie uvedenú e-mailovú adresu. Po obdržaní a zaevidovaní vašej reklamácie obdržíte emailom prepravný štítok ktorý prosím nalepte na balenie vašej reklamácie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70028">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">a podajte spoločne s chybným tovarom na jednom z podacích miest spoločnosti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00E70028">
+      <w:hyperlink r:id="rId2">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="Internetovodkaz"/>
+            <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="sk-SK"/>
           </w:rPr>
           <w:t>Packeta</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E70028">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E70028">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Tento spôsob prepravy vašej reklamácie je zadarmo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E30856">
-[...23 lines deleted...]
-        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Iný spôsob dopravy hradí spotrebiteľ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>V prípade nejasností nás prosím kontaktujte na vyššie uvedenom telefónnom čísle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15768FF2" w14:textId="77777777" w:rsidR="003811AC" w:rsidRPr="00E70028" w:rsidRDefault="003811AC" w:rsidP="00EF6FE3">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Číslo objednávky:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62044DF6" w14:textId="5A2FC782" w:rsidR="003811AC" w:rsidRPr="00E70028" w:rsidRDefault="003811AC" w:rsidP="003811AC">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Meno a priezvisko:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AE20BA" w14:textId="0E2A49FA" w:rsidR="003811AC" w:rsidRPr="00E70028" w:rsidRDefault="003811AC" w:rsidP="003811AC">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Adresa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F133E69" w14:textId="404E007C" w:rsidR="003811AC" w:rsidRPr="00E70028" w:rsidRDefault="003811AC" w:rsidP="003811AC">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>E-mailová adresa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A46CB03" w14:textId="78E702A2" w:rsidR="003811AC" w:rsidRPr="00E70028" w:rsidRDefault="003811AC" w:rsidP="003811AC">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Tel. číslo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3626502E" w14:textId="76DEC016" w:rsidR="003811AC" w:rsidRPr="00E70028" w:rsidRDefault="003811AC" w:rsidP="003811AC">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Tovar, ktorý je reklamovaný:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1079B67D" w14:textId="285A98CD" w:rsidR="003811AC" w:rsidRPr="00E70028" w:rsidRDefault="003811AC" w:rsidP="003811AC">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Popis chyby tovaru:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05614C5C" w14:textId="77777777" w:rsidR="009A11F4" w:rsidRPr="00E70028" w:rsidRDefault="009A11F4" w:rsidP="003811AC">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Napíšte spôsob vybavenia reklamácie:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC10AEF" w14:textId="31CD374F" w:rsidR="003811AC" w:rsidRPr="00E70028" w:rsidRDefault="003811AC" w:rsidP="003811AC">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>(oprava/výmena/dobropis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384CB94F" w14:textId="77777777" w:rsidR="009A11F4" w:rsidRPr="00E70028" w:rsidRDefault="009A11F4" w:rsidP="003811AC">
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Číslo účtu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4F25BF" w14:textId="77777777" w:rsidR="003811AC" w:rsidRPr="00E70028" w:rsidRDefault="003811AC" w:rsidP="00EF6FE3">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...55 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Dátum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>Podpis:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00684CFF" w:rsidRPr="00E70028">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Príloha č. 2 - Formulár prE odstúpenie od zmluvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Obchodník: Jaroslav Smékal, Zahradní 278, 793 26 Vrbno pod Pradědem, IČO: 17128951, email: info@chillworld.eu, tel.: +420 775 218 239.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vrátiť tovar je možné iba v zákonnej lehote 14 dni od doručenia objednávky. Vyplňte prosím tento formulár požadovanými informáciami. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Formulár vytlačte, podpíšte a zašlite naskenovaný na vyššie uvedenú e-mailovú adresu. Po obdržaní a zaevidovaní vášho odstúpenia od zmluvy obdržíte emailom prepravný štítok ktorý prosím nalepte na balenie a podajte spoločne s vráteným tovarom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na jednom z podacích miest spoločnosti Packeta. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Tento spôsob prepravy vašej reklamácie je zadarmo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Iný spôsob dopravy hradí spotrebiteľ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Týmto vyhlasujem, že v súlade s novelou zákonom č. 108/2024 Z.z.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o ochrane spotrebiteľa na základe zmluvy uzavretej na diaľku alebo zmluvy uzavretej mimo prevádzkových priestorov predávajúceho (ďalej len „Zákon o ochrane spotrebiteľa“) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>odstupujem od Zmluvy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Číslo objednávky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Meno a priezvisko:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Adresa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>E-mailová adresa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Tel. číslo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Tovar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Číslo účtu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="majorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Upozornenie pre spotrebiteľa: Obchodník je podľa novely zákona č. 108/2024 Z.  § 21 ods. 4, Zákona o ochrane spotrebiteľa oprávnený požadovať od spotrebiteľa preplatenie zníženia hodnoty tovaru, ktoré vzniklo v dôsledku takého zaobchádzania s tovarom, ktoré je nad rámec zaobchádzania potrebného na zistenie vlastnosti a funkčnosti tovaru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Dátum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>Podpis:</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1440" w:right="1440" w:header="0" w:top="1440" w:footer="0" w:bottom="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="ee"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="ee"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="ee"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="ee"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="ee"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Calibri">
+    <w:charset w:val="ee"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="false"/>
+        <w:b/>
+        <w:color w:val="F29400"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:hyphenationZone w:val="425"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...68 lines deleted...]
-  <w15:docId w15:val="{45440FB3-6EAA-4F58-BA9D-49CC05448E9B}"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="cs" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1185,52 +1951,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1297,481 +2063,1501 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00893FD6"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
       <w:kern w:val="0"/>
-      <w:lang w:val="cs" w:eastAsia="cs-CZ"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="cs" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="434343"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextbublinyChar" w:customStyle="1">
+    <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Textbubliny"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="005f33c4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="OdstavecseseznamemChar" w:customStyle="1">
+    <w:name w:val="Odstavec se seznamem Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Odstavecseseznamem"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00db34f9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ElegalbodyChar" w:customStyle="1">
+    <w:name w:val="Elegal body Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Elegalbody"/>
+    <w:qFormat/>
+    <w:rsid w:val="00db34f9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Internetovodkaz">
+    <w:name w:val="Internetový odkaz"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00db34f9"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Annotationreference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00b86e94"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextkomenteChar" w:customStyle="1">
+    <w:name w:val="Text komentáře Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Textkomente"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00b86e94"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PedmtkomenteChar" w:customStyle="1">
+    <w:name w:val="Předmět komentáře Char"/>
+    <w:basedOn w:val="TextkomenteChar"/>
+    <w:link w:val="Pedmtkomente"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00b86e94"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ZnakKurziva" w:customStyle="1">
+    <w:name w:val="znak Kurziva"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ec7891"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00805b71"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Navtveninternetovodkaz">
+    <w:name w:val="Navštívený internetový odkaz"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00a9316a"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ZhlavChar" w:customStyle="1">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ee67df"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="ZpatChar" w:customStyle="1">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ee67df"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLVariable">
+    <w:name w:val="HTML Variable"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00830bd9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:fill="E6E6E6" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appleconvertedspace" w:customStyle="1">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00892170"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mvqa2c" w:customStyle="1">
+    <w:name w:val="mvqa2c"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00892170"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Materialiconsextended" w:customStyle="1">
+    <w:name w:val="material-icons-extended"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00892170"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Jlqj4b" w:customStyle="1">
+    <w:name w:val="jlqj4b"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00892170"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis">
+    <w:name w:val="Nadpis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Tlotextu"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tlotextu">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznam">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Tlotextu"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Popisek">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rejstk">
+    <w:name w:val="Rejstřík"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nzev">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="0" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtitul">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="0" w:after="320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="666666"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextbublinyChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005f33c4"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="OdstavecseseznamemChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00db34f9"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="60"/>
+      <w:ind w:left="720" w:hanging="0"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Elegalbody" w:customStyle="1">
+    <w:name w:val="Elegal body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ElegalbodyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00db34f9"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:lineRule="auto" w:line="360" w:before="240" w:after="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationtext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextkomenteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00b86e94"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Annotationtext"/>
+    <w:next w:val="Annotationtext"/>
+    <w:link w:val="PedmtkomenteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00b86e94"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00e408b1"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="cs" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznamslovan" w:customStyle="1">
+    <w:name w:val="Seznam číslovaný"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ee7575"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="60"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Cambria" w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="JSKBody1" w:customStyle="1">
+    <w:name w:val="JSK Body 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="007242d8"/>
+    <w:pPr>
+      <w:spacing w:lineRule="atLeast" w:line="270" w:before="0" w:after="270"/>
+      <w:ind w:left="624" w:hanging="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlavazpat">
+    <w:name w:val="Záhlaví a zápatí"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ee67df"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ee67df"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="L9" w:customStyle="1">
+    <w:name w:val="l9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00830bd9"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="L8" w:customStyle="1">
+    <w:name w:val="l8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e521f4"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="L7" w:customStyle="1">
+    <w:name w:val="l7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e521f4"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009c1c3c"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...5 lines deleted...]
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabulkasmkou21">
+    <w:name w:val="Tabulka s mřížkou 21"/>
+    <w:basedOn w:val="Normlntabulka"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="007242d8"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="cs-CZ"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+        <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+        <w:insideH w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+        <w:insideV w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:sz="2" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00893FD6"/>
+    <w:rsid w:val="00552f19"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="en-US"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="cs-CZ"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...33 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.packeta.sk/pobocky" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.packeta.sk/pobocky" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100C257A0638A15E04F968FEC4DF4AF8ED4" ma:contentTypeVersion="12" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="d80831d0e444c3c0b56dad6896e3e752">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="41136de7-710f-45b1-96fb-10950912829b" xmlns:ns3="887c2191-336d-49b7-88a2-14f3f5399b65" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="48bb557299713169154a6d950dd039de" ns2:_="" ns3:_="">
+    <xsd:import namespace="41136de7-710f-45b1-96fb-10950912829b"/>
+    <xsd:import namespace="887c2191-336d-49b7-88a2-14f3f5399b65"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="41136de7-710f-45b1-96fb-10950912829b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Sdílí se s" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Sdílené s podrobnostmi" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="887c2191-336d-49b7-88a2-14f3f5399b65" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="41136de7-710f-45b1-96fb-10950912829b">
+      <UserInfo>
+        <DisplayName>Tomáš Mitana</DisplayName>
+        <AccountId>59</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anna Chejnovská</DisplayName>
+        <AccountId>186</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lucie Strolená</DisplayName>
+        <AccountId>180</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BBCE62D-4F53-40A1-8C06-5B85CE9BA3B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEDE11B5-7773-402C-B09D-3D7EB45E1BD0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="41136de7-710f-45b1-96fb-10950912829b"/>
+    <ds:schemaRef ds:uri="887c2191-336d-49b7-88a2-14f3f5399b65"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DB20A79-E8E2-4094-AE32-D065796A3E90}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="41136de7-710f-45b1-96fb-10950912829b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{737F90E3-0CD0-480F-B32E-DBF4EEAF4516}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.1.3.2$Windows_X86_64 LibreOffice_project/47f78053abe362b9384784d31a6e56f8511eb1c1</Application>
   <AppVersion></AppVersion>
+  <Pages>2</Pages>
+  <Words>330</Words>
+  <Characters>2046</Characters>
+  <CharactersWithSpaces>2349</CharactersWithSpaces>
+  <Paragraphs>30</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Radek Hudák</dc:creator>
+  <dc:description/>
+  <dc:language>cs-CZ</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C257A0638A15E04F968FEC4DF4AF8ED4</vt:lpwstr>
+  </property>
+</Properties>
+</file>