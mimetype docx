--- v0 (2025-10-16)
+++ v1 (2026-04-29)
@@ -1,1242 +1,1751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/_rels/item3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="44CEB1E5" w14:textId="09A94F09" w:rsidR="008E55F8" w:rsidRPr="00C6279A" w:rsidRDefault="008E55F8" w:rsidP="008E55F8">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
           <w:caps/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
           <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Příloha č. 1 - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>REKLAMAČNÍ FORMULÁŘ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488B83F2" w14:textId="13E35C4E" w:rsidR="008E55F8" w:rsidRPr="00C6279A" w:rsidRDefault="00B03CE3" w:rsidP="008E55F8">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...59 lines deleted...]
-          <w:spacing w:val="2"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obchodník: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Jaroslav Smékal, Zahradní 278, Vrbno pod Pradědem 793 26, Česká republika, IČO: 17128951</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> email: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>info@chillworld.eu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, tel.: +420 775 218 239.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E55F8" w:rsidRPr="00C6279A">
-[...59 lines deleted...]
-          <w:spacing w:val="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E55F8" w:rsidRPr="00C6279A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="300" w:before="200" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Reklamovat zboží je možné pouze v zákonné době 24 měsíců od koupě.  Vyplňte prosím tento formulář požadovanými informacemi.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Formulář vytiskněte, podepište a zašlete naskenovaný na výše uvedenou e-mailovou adresu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Po obdržení a zaevidování vaší reklamace obdržíte emailem přepravní štítek který prosím nalepte na balení vaší reklamace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a podejte společně s vadným zbožím na jednom z podacích </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...250 lines deleted...]
-        </w:rPr>
         <w:t>míst</w:t>
       </w:r>
-      <w:r w:rsidR="00C56159" w:rsidRPr="00C6279A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> společnosti </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00C56159" w:rsidRPr="00C6279A">
+      <w:hyperlink r:id="rId2">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rStyle w:val="Internetovodkaz"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Zásilkovna</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00023074" w:rsidRPr="00C6279A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00023074" w:rsidRPr="007E5998">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tento způsob přepravy vaší reklamace je zdarma</w:t>
       </w:r>
-      <w:r w:rsidR="00141F10">
-[...14 lines deleted...]
-        <w:spacing w:before="200" w:after="200" w:line="300" w:lineRule="exact"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Jiný způsob přepravy hradí spotřebitel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="300" w:before="200" w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>V </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">případě nejasností nás prosím kontaktujte na výše uvedeném telefonním čísle. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55548AD7" w14:textId="77777777" w:rsidR="00D14130" w:rsidRPr="00C6279A" w:rsidRDefault="00D14130" w:rsidP="008E55F8">
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Číslo objednávky:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B87161B" w14:textId="56FADFF4" w:rsidR="00D70C13" w:rsidRPr="00B03CE3" w:rsidRDefault="00D14130" w:rsidP="00B835C9">
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FB0821" w14:textId="0373CC1C" w:rsidR="00D70C13" w:rsidRPr="00B03CE3" w:rsidRDefault="00D70C13" w:rsidP="00B835C9">
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jméno a příjmení:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67020D0A" w14:textId="77777777" w:rsidR="00D70C13" w:rsidRPr="00B03CE3" w:rsidRDefault="00D70C13" w:rsidP="00B835C9">
-[...26 lines deleted...]
-          <w:bCs/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresa: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-mailová adresa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tel. číslo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zboží, které je reklamováno:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Popis vad zboží:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Napište způsob vyřízení reklamace:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(oprava/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>výměna/dobropis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Číslo účtu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum:         </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Podpis:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Příloha č. 2 - Formulář pro odstoupení od Smlouvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obchodník: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Jaroslav Smékal, Zahradní 278, Vrbno pod Pradědem 793 26, Česká republika</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, IČO: 17128951</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: info@chillworld.eu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, tel.: +420775 218 239.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vrátit zboží lze pouze v zákonné lhůtě 14 dnů od doručení objednávky. Vyplňte prosím tento formulář požadovanými informacemi. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Formulář vytiskněte, podepište a zašlete naskenovaný na výše uvedenou e-mailovou adresu. Po obdržení a zaevidování vašeho odstoupení od smlouvy obdržíte emailem přepravní štítek který prosím nalepte na balení a podejte společně s vráceným zbožím</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na jednom z podacích míst společnosti </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Internetovodkaz"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Zásilkovna</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tento způsob přepravy vaší reklamace je zdarma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Jiný způsob dopravy hradí spotřebitel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tímto prohlašuji, že odstupuji od Smlouvy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Číslo objednávky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresa:</w:t>
       </w:r>
-      <w:r w:rsidR="00D14130" w:rsidRPr="00B03CE3">
-[...38 lines deleted...]
-          <w:bCs/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mailová adresa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EFFB6A" w14:textId="77777777" w:rsidR="00D70C13" w:rsidRPr="00B03CE3" w:rsidRDefault="00D70C13" w:rsidP="00B835C9">
-[...26 lines deleted...]
-          <w:bCs/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tel. číslo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0419936C" w14:textId="77777777" w:rsidR="00D70C13" w:rsidRPr="00B03CE3" w:rsidRDefault="00D70C13" w:rsidP="00B835C9">
-[...198 lines deleted...]
-          <w:lang w:val="cs-CZ"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zboží:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Číslo účtu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2F156D" w14:textId="77777777" w:rsidR="00D70C13" w:rsidRPr="00B03CE3" w:rsidRDefault="00D70C13" w:rsidP="00D70C13">
-[...89 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Je-li kupující spotřebitelem má právo v případě, že objednal zboží prostřednictvím e-shopu www.chillworld.eu nebo jiného prostředku komunikace na dálku, mimo případy uvedené v § 1837 zák. č. 89/2012 Sb., občanský zákoník, ve znění pozdějších předpisů odstoupit od již uzavřené kupní smlouvy do 14 dnů ode dne uzavření smlouvy, resp. pokud se jedná o koupi zboží, pak do čtrnácti dnů od jeho převzetí. V případě smlouvy, jejímž předmětem je několik kusů zboží nebo dodání několika částí zboží, začíná tato lhůta běžet až dnem dodání posledního kusu nebo části zboží, a v případě smlouvy, na základě které má být zboží dodáváno pravidelně a opakovaně, ode dne dodání první dodávky. Toto odstoupení oznámí kupující Společnosti písemně na adresu provozovny Společnosti nebo elektronicky na e-mail uvedený na vzorovém formuláři. Odstoupí-li kupující, který je spotřebitelem, od kupní smlouvy, zašle nebo předá Společnosti bez zbytečného odkladu, nejpozději do 14 dnů od odstoupení od kupní smlouvy, zboží, které od ní obdržel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Odstoupí-li kupující, který je spotřebitelem, od kupní smlouvy, vrátí mu Společnost bez zbytečného odkladu, nejpozději do 14 dnů od odstoupení od kupní smlouvy, všechny peněžní prostředky (kupní cenu dodaného zboží) včetně nákladů na dodání, které od něho na základě kupní smlouvy přijala, stejným způsobem. Jestliže kupující zvolil jiný, než nejlevnější způsob dodání zboží, který Společnost nabízí, vrátí Společnost kupujícímu náklady na dodání zboží pouze ve výši odpovídající nejlevnějšímu nabízenému způsobu dodání zboží. Společnost není povinna vrátit přijaté peněžní prostředky kupujícímu dříve, než zboží obdrží zpět nebo než kupující prokáže, že zboží Společnosti odeslal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="300" w:before="0" w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Datum:                                                                            Podpis:</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1440" w:right="1440" w:header="0" w:top="1440" w:footer="0" w:bottom="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1" w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="ee"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="ee"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="ee"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="ee"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...2 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...66 lines deleted...]
-  <w15:docId w15:val="{A34A24CD-0B0C-4374-9629-B442E01B6C25}"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1392,52 +1901,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1504,155 +2013,287 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00893FD6"/>
+    <w:qFormat/>
+    <w:rsid w:val="000838d0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
       <w:kern w:val="0"/>
-      <w:lang w:val="cs" w:eastAsia="cs-CZ"/>
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="cs" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="character" w:styleId="OdstavecseseznamemChar" w:customStyle="1">
+    <w:name w:val="Odstavec se seznamem Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Odstavecseseznamem"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000838d0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Internetovodkaz">
+    <w:name w:val="Internetový odkaz"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000838d0"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Annotationreference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000838d0"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextkomenteChar" w:customStyle="1">
+    <w:name w:val="Text komentáře Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Textkomente"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="000838d0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="cs" w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0074312d"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis">
+    <w:name w:val="Nadpis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Tlotextu"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tlotextu">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seznam">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Tlotextu"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Popisek">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rejstk">
+    <w:name w:val="Rejstřík"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="OdstavecseseznamemChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000838d0"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="60"/>
+      <w:ind w:left="720" w:hanging="0"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:lang w:val="cs-CZ" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Annotationtext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextkomenteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000838d0"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...5 lines deleted...]
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00893FD6"/>
+    <w:rsid w:val="000838d0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="cs-CZ"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...21 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zasilkovna.cz/pobocky" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zasilkovna.cz/pobocky" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zasilkovna.cz/pobocky" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1902,74 +2543,344 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100C257A0638A15E04F968FEC4DF4AF8ED4" ma:contentTypeVersion="12" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="038e3f4dcf9d115e044a82db777f91d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="887c2191-336d-49b7-88a2-14f3f5399b65" xmlns:ns3="41136de7-710f-45b1-96fb-10950912829b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="66e2d7a1224ed9a42fb5943332460528" ns2:_="" ns3:_="">
+    <xsd:import namespace="887c2191-336d-49b7-88a2-14f3f5399b65"/>
+    <xsd:import namespace="41136de7-710f-45b1-96fb-10950912829b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="887c2191-336d-49b7-88a2-14f3f5399b65" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="41136de7-710f-45b1-96fb-10950912829b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Sdílí se s" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Sdílené s podrobnostmi" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68828517-60FC-46C2-9F53-3543331264BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="887c2191-336d-49b7-88a2-14f3f5399b65"/>
+    <ds:schemaRef ds:uri="41136de7-710f-45b1-96fb-10950912829b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FE2D73F-360F-400D-BE7D-96836870FF1C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BF9A7E8-8C9A-46D9-8DD0-63D7A7870EA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.1.3.2$Windows_X86_64 LibreOffice_project/47f78053abe362b9384784d31a6e56f8511eb1c1</Application>
   <AppVersion></AppVersion>
+  <Pages>2</Pages>
+  <Words>503</Words>
+  <Characters>3039</Characters>
+  <CharactersWithSpaces>3634</CharactersWithSpaces>
+  <Paragraphs>32</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Shoptet, a.s.</dc:creator>
+  <dc:description/>
+  <dc:language>cs-CZ</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C257A0638A15E04F968FEC4DF4AF8ED4</vt:lpwstr>
+  </property>
+</Properties>
+</file>